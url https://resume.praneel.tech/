--- v0 (2026-05-30)
+++ v1 (2026-07-14)
@@ -107,67 +107,65 @@
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
               <w14:noFill/>
               <w14:prstDash w14:val="solid"/>
               <w14:round/>
             </w14:textOutline>
           </w:rPr>
           <w:t>github.com/Praneel7015</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EC1DBD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
         <w:t xml:space="preserve">  |  </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:proofErr w:type="spellStart"/>
         <w:r w:rsidR="00F81896" w:rsidRPr="00EC1DBD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="none"/>
             <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
               <w14:noFill/>
               <w14:prstDash w14:val="solid"/>
               <w14:round/>
             </w14:textOutline>
           </w:rPr>
           <w:t>praneel.tech</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="356E7400" w14:textId="77777777" w:rsidR="00F81896" w:rsidRPr="00BF59AD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="30"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF59AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EDUCATION</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6964E915" w14:textId="77777777" w:rsidR="00F81896" w:rsidRPr="00BF59AD" w:rsidRDefault="00000000">
       <w:pPr>
@@ -180,95 +178,95 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF59AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>MS Ramaiah Institute of Technology</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BF59AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bengaluru, Karnataka</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4EB699" w14:textId="60E8078F" w:rsidR="00F81896" w:rsidRPr="00BF59AD" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5F4EB699" w14:textId="728DCCB3" w:rsidR="00F81896" w:rsidRPr="00BF59AD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10944"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF59AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Bachelor of Engineering in Computer </w:t>
       </w:r>
       <w:r w:rsidR="000D0E54" w:rsidRPr="00BF59AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Science | 3</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF59AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rd Year</w:t>
       </w:r>
       <w:r w:rsidR="001210D5">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> | 8.2 CGPA</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF59AD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00BF59AD">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Jul 2023 – Present</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69C001F7" w14:textId="77777777" w:rsidR="00F81896" w:rsidRPr="000D0E54" w:rsidRDefault="00F81896">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -931,67 +929,51 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF59AD">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FlowForge</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF59AD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> |  </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00F81896" w:rsidRPr="00EC1DBD">
           <w:rPr>
             <w:color w:val="auto"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
           </w:rPr>
-          <w:t>highcort</w:t>
-[...15 lines deleted...]
-          <w:t>sol.xyz</w:t>
+          <w:t>highcortisol.xyz</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00EC1DBD">
         <w:rPr>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF59AD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>|  React, Node.js, Multi-LLM, React Flow, n8n, Docker, Vercel</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF59AD">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BF59AD" w:rsidRPr="00BF59AD">
@@ -1284,108 +1266,99 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Sep 2024 – Present</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51696CA9" w14:textId="79CFFAC1" w:rsidR="00F81896" w:rsidRPr="00BF59AD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF59AD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Built a recommendation engine </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00BF59AD" w:rsidRPr="00BF59AD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>matching users</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">matching users </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF59AD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>to Linux distributions; trained a neural network on 100K+ data points achieving 80% accuracy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="547A78D1" w14:textId="403200F2" w:rsidR="00F81896" w:rsidRPr="00BF59AD" w:rsidRDefault="0040588A">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>D</w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00BF59AD">
+      <w:r w:rsidRPr="00BF59AD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">esigned an interactive survey interface mapping responses to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">top 3 </w:t>
       </w:r>
-      <w:r w:rsidR="00000000" w:rsidRPr="00BF59AD">
+      <w:r w:rsidRPr="00BF59AD">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>tailored OS recommendations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7979D991" w14:textId="77777777" w:rsidR="00F81896" w:rsidRDefault="00F81896">
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="529C823E" w14:textId="77777777" w:rsidR="00F81896" w:rsidRPr="00BF59AD" w:rsidRDefault="00000000">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="000000"/>
         </w:pBdr>
         <w:spacing w:before="100" w:after="30"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF59AD">
         <w:rPr>
@@ -1765,76 +1738,79 @@
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="E83612E4">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="250553342">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="844127491">
     <w:abstractNumId w:val="1"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="99"/>
   <w:displayBackgroundShape/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F81896"/>
     <w:rsid w:val="00050B04"/>
     <w:rsid w:val="000D0E54"/>
     <w:rsid w:val="001210D5"/>
     <w:rsid w:val="001215D6"/>
     <w:rsid w:val="003D43E1"/>
     <w:rsid w:val="0040588A"/>
+    <w:rsid w:val="006C16A6"/>
     <w:rsid w:val="007D48E4"/>
     <w:rsid w:val="008150B6"/>
+    <w:rsid w:val="0085787E"/>
+    <w:rsid w:val="00927AC2"/>
     <w:rsid w:val="00A31F2B"/>
     <w:rsid w:val="00BA0AE4"/>
     <w:rsid w:val="00BF59AD"/>
+    <w:rsid w:val="00C738E2"/>
     <w:rsid w:val="00C8577D"/>
     <w:rsid w:val="00EC1DBD"/>
     <w:rsid w:val="00EC2B0F"/>
     <w:rsid w:val="00F81896"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-IN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
@@ -2738,66 +2714,66 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>620</Words>
-  <Characters>3539</Characters>
+  <Words>619</Words>
+  <Characters>3530</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>29</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4151</CharactersWithSpaces>
+  <CharactersWithSpaces>4141</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>